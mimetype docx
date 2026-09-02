--- v0 (2026-04-18)
+++ v1 (2026-09-02)
@@ -68,51 +68,51 @@
           <w:tcPr>
             <w:shd w:val="clear" w:fill="E4E4E4"/>
             <w:gridSpan w:val="1"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliography</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yombai, J.; Cassis, G.; Stoklosa, J.; Reid, C.; Komolong, B. (2025) Plant provenance and habitat may contribute to galip weevil damage (Ectatorhinus magicus) to galip nut tree (Canarium indicum) in Papua New Guinea, In: Journal of Agriculture and Forestry in the Pacific, Vol.1 (2), 30-35, URL: https://www.spc.int/digitallibrary/get/ypv87</w:t>
+              <w:t xml:space="preserve">Yombai, J.; Cassis, G.; Stoklosa, J.; Reid, C.; Komolong, B. (2025) Plant provenance and habitat may contribute to galip weevil damage (Ectatorhinus magicus) to galip nut tree (Canarium indicum) in Papua New Guinea, In: Journal of Agriculture and Forestry in the Pacific, Vol.1 (2), 30-35, URL: https://lrd.spc.int/resources/journal-of-agriculture-and-forestry-in-the-pacific</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:fill="E4E4E4"/>
             <w:gridSpan w:val="1"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstract / Content summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -204,51 +204,51 @@
           <w:tcPr>
             <w:shd w:val="clear" w:fill="E4E4E4"/>
             <w:gridSpan w:val="1"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">External web link</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://www.spc.int/digitallibrary/get/ypv87</w:t>
+              <w:t xml:space="preserve">https://lrd.spc.int/resources/journal-of-agriculture-and-forestry-in-the-pacific</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:fill="E4E4E4"/>
             <w:gridSpan w:val="1"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Library Locations</w:t>
             </w:r>
           </w:p>
         </w:tc>