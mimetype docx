--- v0 (2026-01-09)
+++ v1 (2026-08-26)
@@ -68,51 +68,51 @@
           <w:tcPr>
             <w:shd w:val="clear" w:fill="E4E4E4"/>
             <w:gridSpan w:val="1"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliography</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Turner, P.D. An assessment of the future of agriculture in Papua New Guinea, History of Agriculture Working Paper (42), 14 pages, Department of Primary Industry and University of Papua New Guinea, Port Moresby, URL: https://hdl.handle.net/1885/733721635</w:t>
+              <w:t xml:space="preserve">Turner, P.D. (1976) An assessment of the future of agriculture in Papua New Guinea, History of Agriculture Working Paper (42), 14 pages, Department of Primary Industry and University of Papua New Guinea, Port Moresby, URL: https://hdl.handle.net/1885/733721635</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:fill="E4E4E4"/>
             <w:gridSpan w:val="1"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstract / Content summary</w:t>
             </w:r>
           </w:p>
         </w:tc>